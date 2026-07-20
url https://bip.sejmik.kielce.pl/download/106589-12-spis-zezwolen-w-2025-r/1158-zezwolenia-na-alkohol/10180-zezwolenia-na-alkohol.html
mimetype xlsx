--- v0 (2025-10-10)
+++ v1 (2026-07-20)
@@ -1,319 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\julmet\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DBA0F44-F0B3-4DC0-BBD9-34EA264DAEB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9267027F-A52F-4DAC-99FB-E386E0D7170B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Zezwolenia 2022" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Zezwolenia 2022'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="83">
   <si>
     <t xml:space="preserve">Adres magazynu </t>
   </si>
   <si>
     <t>Adres siedziby</t>
   </si>
   <si>
     <t>Nr zezwolenia WINO</t>
   </si>
   <si>
     <t xml:space="preserve">Nr zezwolenia PIWO </t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>Termin wazności zezwolenia</t>
   </si>
   <si>
     <t xml:space="preserve">Zezwolenie
 z dnia: </t>
   </si>
   <si>
     <t>BRAK</t>
   </si>
   <si>
     <t xml:space="preserve">Sandomir Browar Sandomierz Sp. z o.o. </t>
   </si>
   <si>
-    <t>ul. Orzechowa 2, 27-600 Sandomierz</t>
-[...1 lines deleted...]
-  <si>
     <t>1/P/2025</t>
   </si>
   <si>
     <t>Austrovin Sp. z o.o.</t>
   </si>
   <si>
     <t>1/W/2025</t>
   </si>
   <si>
     <t>ul. Batalionów Chłopskich 50, 25-671 Kielce</t>
   </si>
   <si>
     <t>Alex W. Adamczyk Sp. J.</t>
   </si>
   <si>
-    <t>ul. Przemysłowa 25, 26-052 Nowiny</t>
-[...1 lines deleted...]
-  <si>
     <t>2/P/2025</t>
   </si>
   <si>
     <t>2/W/2025</t>
   </si>
   <si>
     <t>Vinostrefa Sp. z o.o.</t>
   </si>
   <si>
-    <t>ul. Gliniana 8/2, 25-659 Kielce</t>
-[...1 lines deleted...]
-  <si>
     <t>3/W/2025</t>
   </si>
   <si>
     <t>Hurtownia "Kim" K. Krzemiński, M. Krzemiński, A. Chrząszcz Sp. J.</t>
   </si>
   <si>
     <t>ul. Bohaterów Warszawy 106, 28-100 Busko-Zdrój</t>
   </si>
   <si>
     <t>3/P/2025</t>
   </si>
   <si>
     <t>4/W/2025</t>
   </si>
   <si>
     <t>PPHU '"STEKPOL" Stanisław Koźbiał</t>
   </si>
   <si>
     <t>ul. Romana Dmowskiego 24, 28-100 Busko-Zdrój</t>
   </si>
   <si>
     <t>4/P/2025</t>
   </si>
   <si>
     <t>P.H. "Metro" Jacek Rybak</t>
   </si>
   <si>
-    <t>ul. Daleka 19, 25-319 Kielce</t>
-[...1 lines deleted...]
-  <si>
     <t>5/P/2025</t>
   </si>
   <si>
     <t>Świętokrzyski Kredens Sp. z o.o.</t>
   </si>
   <si>
     <t>5/W/2025</t>
   </si>
   <si>
     <t>ul. Gen. Michała Sokolnickiego 2, 27-600 Sandomierz</t>
   </si>
   <si>
     <t>Adam Pawlik Przedsiębiorstwo Handlowo-Usługowe</t>
   </si>
   <si>
     <t xml:space="preserve">DOWEX J. P. CIOŁAK Sp. Jawna </t>
   </si>
   <si>
     <t>MARS Marcin Raczyński</t>
   </si>
   <si>
     <t>Trezorwines sp. z o.o.</t>
   </si>
   <si>
     <t>6/P/2025</t>
   </si>
   <si>
-    <t>ul. Stefana Czarnieckiego 8, 28-230 Połaniec</t>
-[...1 lines deleted...]
-  <si>
     <t>7/P/2025</t>
   </si>
   <si>
     <t>6/W/2025</t>
   </si>
   <si>
-    <t>ul. Świętokrzyska 47A,       26-085 Ćmińsk</t>
-[...1 lines deleted...]
-  <si>
     <t>8/P/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>ul. Młyńska 7, 27-400 Ostrowiec Świetokrzyski</t>
   </si>
   <si>
     <t>7/W/2025</t>
   </si>
   <si>
     <t>ul. Rotmistrza Witolda Pileckiego 61, 25-154 Kielce</t>
   </si>
   <si>
     <t>8/W/2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Lista przedsiębiorców z terenu województwa świętokrzyskiego,
 którym wydano </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>w 2025 roku</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> zezwolenia na prowadzenie w kraju obrotu hurtowego napojami alkoholowymi: 
 1. o zawartości do 4,5% alkoholu oraz piwa
 2. powyżej 4,5% do 18 % zawartości alkoholu, bez piwa  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>stan na dzień 12.08.2025r.</t>
+      <t>stan na dzień 08.01.2026 r.</t>
     </r>
+  </si>
+  <si>
+    <t>House of Wine sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Handlowo-Usługowe
+„Łukasik i Syn” Piotr Łukasik</t>
+  </si>
+  <si>
+    <t>Marcin Wilkusz Miodosytnia Vilkus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beka Premium Beer  Sp. z o.o. </t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>ul. Paderewskiego 18/21,
+25-004 Kielce,</t>
+  </si>
+  <si>
+    <t>ul. Brzozowa 14,
+27-400 Ostrowiec Świętokrzyski</t>
+  </si>
+  <si>
+    <t>ul. Piaski 11,
+27-400 Ostrowiec Świętokrzyski</t>
+  </si>
+  <si>
+    <t>11/W/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wodacz 39, 
+28-330 Wodzisław </t>
+  </si>
+  <si>
+    <t>9/P/2025</t>
+  </si>
+  <si>
+    <t>8/W/2024</t>
+  </si>
+  <si>
+    <t>10/W/2025</t>
+  </si>
+  <si>
+    <t>ul. Orzechowa 2, 
+27-600 Sandomierz</t>
+  </si>
+  <si>
+    <t>ul. Przemysłowa 25, 
+26-052 Nowiny</t>
+  </si>
+  <si>
+    <t>ul. Gliniana 8/2, 
+25-659 Kielce</t>
+  </si>
+  <si>
+    <t>ul. Romana Dmowskiego 24, 
+28-100 Busko-Zdrój</t>
+  </si>
+  <si>
+    <t>ul. Daleka 19, 
+25-319 Kielce</t>
+  </si>
+  <si>
+    <t>ul. Stefana Czarnieckiego 8, 
+28-230 Połaniec</t>
+  </si>
+  <si>
+    <t>ul. Świętokrzyska 47A,       
+26-085 Ćmińsk</t>
+  </si>
+  <si>
+    <t>ul. Młyńska 7, 
+27-400 Ostrowiec Świetokrzyski</t>
+  </si>
+  <si>
+    <t>10/P/2025</t>
+  </si>
+  <si>
+    <t>12/W/2025</t>
+  </si>
+  <si>
+    <t>ul. Świętokrzyska 12,
+26-001 Masłów Pierwszy</t>
+  </si>
+  <si>
+    <t>ul. Gen. Michała Sokolnickiego 2, 
+27-600 Sandomierz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;zł&quot;_-;\-* #,##0.00\ &quot;zł&quot;_-;_-* &quot;-&quot;??\ &quot;zł&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -361,102 +488,123 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Walutowy" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -730,463 +878,565 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="L3" sqref="L3"/>
+      <selection pane="bottomRight" activeCell="F19" sqref="F19:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
-    <col min="5" max="6" width="22.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="28.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="3" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="11"/>
+      <c r="A1" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="14">
-[...2 lines deleted...]
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="14" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G3" s="10">
+        <v>71</v>
+      </c>
+      <c r="G3" s="9">
         <v>46398</v>
       </c>
-      <c r="H3" s="10">
+      <c r="H3" s="9">
         <v>45664</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15"/>
-      <c r="B4" s="17"/>
+      <c r="A4" s="23"/>
+      <c r="B4" s="15"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
-      <c r="G4" s="10">
+      <c r="G4" s="9">
         <v>46574</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="8">
         <v>45840</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="5">
-        <v>2</v>
+      <c r="A5" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="9">
+        <v>46417</v>
+      </c>
+      <c r="H5" s="9">
+        <v>45666</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="6" t="s">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="G6" s="9">
+        <v>46422</v>
+      </c>
+      <c r="H6" s="9">
+        <v>45685</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>17</v>
-      </c>
-[...21 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7" s="9">
+        <v>46435</v>
+      </c>
+      <c r="H7" s="9">
+        <v>45702</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="D8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="10">
-[...16 lines deleted...]
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="9">
+        <v>46450</v>
+      </c>
+      <c r="H8" s="9">
+        <v>45719</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>25</v>
-      </c>
-[...21 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="9">
+        <v>46464</v>
+      </c>
+      <c r="H9" s="8">
+        <v>45737</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>27</v>
-      </c>
-[...18 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G10" s="9">
+        <v>75</v>
+      </c>
+      <c r="G10" s="8">
         <v>46469</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="11">
         <v>45740</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
-        <v>8</v>
+      <c r="A11" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G11" s="10">
+        <v>82</v>
+      </c>
+      <c r="G11" s="9">
         <v>46486</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="8">
         <v>45754</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="5">
-[...2 lines deleted...]
-      <c r="B12" s="12" t="s">
+      <c r="A12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G12" s="10">
+        <v>76</v>
+      </c>
+      <c r="G12" s="9">
         <v>46525</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="8">
         <v>45791</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="5">
-        <v>10</v>
+      <c r="A13" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="1" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G13" s="10">
+        <v>77</v>
+      </c>
+      <c r="G13" s="9">
         <v>46544</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="8">
         <v>45798</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="5">
-        <v>11</v>
+      <c r="A14" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G14" s="10">
+        <v>78</v>
+      </c>
+      <c r="G14" s="9">
         <v>46548</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="8">
         <v>45819</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="5">
-        <v>12</v>
+      <c r="A15" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="9">
+        <v>46583</v>
+      </c>
+      <c r="H15" s="8">
+        <v>45840</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="9">
+        <v>46654</v>
+      </c>
+      <c r="H16" s="8">
+        <v>45925</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="9">
+        <v>46660</v>
+      </c>
+      <c r="H17" s="8">
+        <v>45925</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="9">
+        <v>46716</v>
+      </c>
+      <c r="H18" s="8">
+        <v>45971</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...30 lines deleted...]
-      <c r="H17" s="9"/>
+      <c r="C19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" s="16">
+        <v>46752</v>
+      </c>
+      <c r="H19" s="18">
+        <v>46006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="21"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="11">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A1:H1"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="E19:E20"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Times New Roman,Standardowy"&amp;9&amp;K000000&amp;Pz&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="10" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>